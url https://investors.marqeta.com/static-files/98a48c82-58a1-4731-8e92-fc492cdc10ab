--- v0 (2026-08-11)
+++ v1 (2026-09-26)
@@ -1,79 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00146AE1" w:rsidP="007E1BD6" w:rsidRDefault="007E1BD6" w14:paraId="6CCADEE8" w14:textId="501DF2E1">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Marqeta</w:t>
-[...7 lines deleted...]
-        <w:t>, Inc.</w:t>
+        <w:t>Marqeta, Inc.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E1BD6" w:rsidP="007E1BD6" w:rsidRDefault="007E1BD6" w14:paraId="7406025A" w14:textId="4A6576F3">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FEIN: 27-4306690</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E1BD6" w:rsidP="007E1BD6" w:rsidRDefault="007E1BD6" w14:paraId="0BCB23BD" w14:textId="41B30676">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -135,66 +125,56 @@
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve">s are urged to consult their own tax advisors with respect to the U.S. federal, state and local and </w:t>
       </w:r>
       <w:r w:rsidR="00844730">
         <w:t>non-U.S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve"> tax consequences of the transaction described herein and the impact to tax basis resulting from the transaction.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E1BD6" w:rsidRDefault="007E1BD6" w14:paraId="2C4A8565" w14:textId="135F15A9">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B1531" w:rsidP="000B1531" w:rsidRDefault="000B1531" w14:paraId="246079DA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t>, Inc.</w:t>
+        <w:t>Marqeta, Inc.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B1531" w:rsidP="000B1531" w:rsidRDefault="000B1531" w14:paraId="242F74CB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FEIN: 27-4306690</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B1531" w:rsidP="000B1531" w:rsidRDefault="000B1531" w14:paraId="4BA045FE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -302,106 +282,104 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8937, Part II, Line 14</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CC5A8D" w:rsidR="006E5F72" w:rsidP="00D76A7D" w:rsidRDefault="006E5F72" w14:paraId="4C3F8C92" w14:textId="3D2D2999">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r w:rsidR="00E13191">
         <w:t>June 30</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="00E13191">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve">, effective as of the end of the trading day, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AE5F73">
         <w:t>Marqeta</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t>, Inc. (the “Company”) executed a 1</w:t>
       </w:r>
       <w:r w:rsidR="001446CA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="001446CA">
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve"> share reverse stock split for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve"> the Company’s</w:t>
       </w:r>
       <w:r w:rsidR="007A4B91">
         <w:t xml:space="preserve"> Class A Common Stock, Class B Common Stock and Preferred Stock</w:t>
       </w:r>
       <w:r w:rsidR="000D0087">
         <w:t xml:space="preserve"> outstanding or held in treasury</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve">. Stockholders who would otherwise </w:t>
       </w:r>
       <w:r w:rsidRPr="008E0215">
         <w:t>have held</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
-        <w:t xml:space="preserve"> fractional shares because the number of shares they held before the reverse stock split was not evenly divisible by </w:t>
+        <w:t xml:space="preserve"> fractional shares because the number of shares they held before the reverse stock split was not evenly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC5A8D">
+        <w:t>divisible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC5A8D">
+        <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="00F244C4">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
-        <w:t xml:space="preserve"> received or will receive cash (without interest and subject to any required tax withholding applicable to a holder) in lieu of such fractional </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> received or will receive cash (without interest and subject to any required tax withholding applicable to a holder) in lieu of such fractional share.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CC5A8D" w:rsidR="006E5F72" w:rsidP="00D76A7D" w:rsidRDefault="006E5F72" w14:paraId="5CB70FBE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC5A8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CC5A8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -595,58 +573,51 @@
       <w:r w:rsidR="004F2AF1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00777721">
         <w:t>of the Company</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve">. As a result, </w:t>
       </w:r>
       <w:r w:rsidR="00A92DD8">
         <w:t>stockholder</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve">s must allocate the aggregate tax basis in their shares held immediately prior to the reverse stock split among the shares held immediately after the reverse stock split. </w:t>
       </w:r>
       <w:r w:rsidRPr="00777721">
         <w:t xml:space="preserve">In general, the aggregate tax basis of the post-reverse stock split shares received by a </w:t>
       </w:r>
       <w:r w:rsidR="00A92DD8">
         <w:t>stockholder</w:t>
       </w:r>
       <w:r w:rsidRPr="00777721">
-        <w:t xml:space="preserve"> will be equal to the aggregate tax basis of its pre-reverse stock </w:t>
-[...6 lines deleted...]
-        <w:t>the portion of the tax basis allocable to any fractional share).</w:t>
+        <w:t xml:space="preserve"> will be equal to the aggregate tax basis of its pre-reverse stock split shares (excluding the portion of the tax basis allocable to any fractional share).</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A92DD8">
         <w:t>Stockholder</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve">s that acquired different blocks of stock at different times or at different prices should consult their own tax advisors regarding the allocation of their aggregated adjusted basis among, and the holding period of, that stock. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CC5A8D" w:rsidR="006E5F72" w:rsidP="00D76A7D" w:rsidRDefault="006E5F72" w14:paraId="2E8CE9FF" w14:textId="72556781">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve">In general, a </w:t>
       </w:r>
       <w:r w:rsidR="00A92DD8">
         <w:t>stockholder</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5A8D">
         <w:t xml:space="preserve"> who received </w:t>
       </w:r>
@@ -870,58 +841,58 @@
     </w:p>
     <w:p w:rsidRPr="0082155F" w:rsidR="004066A9" w:rsidP="00D76A7D" w:rsidRDefault="00C879DA" w14:paraId="0D6D3C27" w14:textId="4444515E">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>The reportable tax year is the tax year that includes June 30, 2026. For calendar year taxpayers, the reportable tax year is 2026.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="0082155F" w:rsidR="004066A9" w:rsidSect="00757BA9">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AC67DA" w:rsidRDefault="00AC67DA" w14:paraId="35DDD824" w14:textId="77777777">
+    <w:p w:rsidR="00A420FF" w:rsidRDefault="00A420FF" w14:paraId="7BB0FBAB" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AC67DA" w:rsidRDefault="00AC67DA" w14:paraId="6052368F" w14:textId="77777777">
+    <w:p w:rsidR="00A420FF" w:rsidRDefault="00A420FF" w14:paraId="3D81F337" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1042,98 +1013,86 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00CF169C" w:rsidP="00CF169C" w:rsidRDefault="00CF169C" w14:paraId="4A1E8684" w14:textId="451A96FB">
     <w:pPr>
       <w:pStyle w:val="Filename"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AC67DA" w:rsidP="007E7DBF" w:rsidRDefault="00AC67DA" w14:paraId="5A7EE69A" w14:textId="77777777">
+    <w:p w:rsidR="00A420FF" w:rsidP="007E7DBF" w:rsidRDefault="00A420FF" w14:paraId="7E35C447" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Separator"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AC67DA" w:rsidP="007E7DBF" w:rsidRDefault="00AC67DA" w14:paraId="25606DFA" w14:textId="77777777">
+    <w:p w:rsidR="00A420FF" w:rsidP="007E7DBF" w:rsidRDefault="00A420FF" w14:paraId="7B1FA0CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Separator"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00AC67DA" w:rsidP="007E7DBF" w:rsidRDefault="00AC67DA" w14:paraId="4C4B9A4E" w14:textId="77777777">
+    <w:p w:rsidR="00A420FF" w:rsidP="007E7DBF" w:rsidRDefault="00A420FF" w14:paraId="50F03979" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Separator"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00F454EE" w:rsidP="00F454EE" w:rsidRDefault="00F454EE" w14:paraId="3F74DDAF" w14:textId="267FA1C3">
+  <w:p w:rsidR="00F454EE" w:rsidP="00F454EE" w:rsidRDefault="00F454EE" w14:paraId="3F74DDAF" w14:textId="23EAF0D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
-[...10 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="10F27FD8"/>
     <w:name w:val="List Number"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
@@ -2041,172 +2000,175 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1146823474">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1834299725">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1122963246">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="842667483">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1778134714">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="435639367">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E1BD6"/>
     <w:rsid w:val="00000BE5"/>
     <w:rsid w:val="00004A96"/>
     <w:rsid w:val="00025B6B"/>
+    <w:rsid w:val="00053F1A"/>
     <w:rsid w:val="00067FF9"/>
     <w:rsid w:val="00072024"/>
     <w:rsid w:val="00086914"/>
     <w:rsid w:val="00097E94"/>
     <w:rsid w:val="000B0BBF"/>
     <w:rsid w:val="000B0FA7"/>
     <w:rsid w:val="000B1531"/>
     <w:rsid w:val="000B4C9D"/>
     <w:rsid w:val="000C4383"/>
     <w:rsid w:val="000C480C"/>
     <w:rsid w:val="000D0087"/>
     <w:rsid w:val="000F3D46"/>
     <w:rsid w:val="0012454C"/>
     <w:rsid w:val="001446CA"/>
     <w:rsid w:val="00146AE1"/>
     <w:rsid w:val="00185CDF"/>
     <w:rsid w:val="001C0DEF"/>
     <w:rsid w:val="001F5BA8"/>
     <w:rsid w:val="00201992"/>
     <w:rsid w:val="00235A0C"/>
     <w:rsid w:val="002463DC"/>
     <w:rsid w:val="002569D5"/>
     <w:rsid w:val="00262044"/>
     <w:rsid w:val="002725C1"/>
     <w:rsid w:val="00285CEC"/>
     <w:rsid w:val="002D4E30"/>
     <w:rsid w:val="002F2476"/>
     <w:rsid w:val="00304296"/>
     <w:rsid w:val="00320C94"/>
+    <w:rsid w:val="00321BD8"/>
     <w:rsid w:val="00322A1E"/>
     <w:rsid w:val="003274F6"/>
     <w:rsid w:val="00356E4B"/>
     <w:rsid w:val="00366FD0"/>
     <w:rsid w:val="003B7F1C"/>
     <w:rsid w:val="003E345D"/>
     <w:rsid w:val="003E79D2"/>
     <w:rsid w:val="003F28D0"/>
     <w:rsid w:val="003F7E0E"/>
     <w:rsid w:val="0040392C"/>
     <w:rsid w:val="004066A9"/>
     <w:rsid w:val="004619A2"/>
     <w:rsid w:val="004B0411"/>
     <w:rsid w:val="004E1694"/>
     <w:rsid w:val="004F2AF1"/>
     <w:rsid w:val="0053292B"/>
     <w:rsid w:val="00562C25"/>
     <w:rsid w:val="005B1191"/>
     <w:rsid w:val="005C276F"/>
     <w:rsid w:val="005D2790"/>
     <w:rsid w:val="005D3100"/>
     <w:rsid w:val="005E2474"/>
     <w:rsid w:val="006938AC"/>
     <w:rsid w:val="006B44C0"/>
     <w:rsid w:val="006D3AB2"/>
     <w:rsid w:val="006E5F72"/>
     <w:rsid w:val="0070714C"/>
     <w:rsid w:val="007408C9"/>
     <w:rsid w:val="00757BA9"/>
     <w:rsid w:val="007A3DE8"/>
     <w:rsid w:val="007A4B91"/>
     <w:rsid w:val="007C6CE5"/>
     <w:rsid w:val="007D4019"/>
     <w:rsid w:val="007E0DA5"/>
     <w:rsid w:val="007E1BD6"/>
     <w:rsid w:val="007E2797"/>
     <w:rsid w:val="007E7DBF"/>
     <w:rsid w:val="008207FB"/>
     <w:rsid w:val="0082155F"/>
     <w:rsid w:val="00844730"/>
+    <w:rsid w:val="00866A9E"/>
     <w:rsid w:val="00875E37"/>
     <w:rsid w:val="009021A9"/>
     <w:rsid w:val="009446F6"/>
     <w:rsid w:val="00956EB6"/>
     <w:rsid w:val="00970DBF"/>
     <w:rsid w:val="009769B5"/>
     <w:rsid w:val="00982C36"/>
     <w:rsid w:val="00986BD7"/>
     <w:rsid w:val="0099737F"/>
     <w:rsid w:val="009C2820"/>
     <w:rsid w:val="009C5DB9"/>
     <w:rsid w:val="009F55C5"/>
     <w:rsid w:val="00A01F52"/>
     <w:rsid w:val="00A1278C"/>
     <w:rsid w:val="00A2008C"/>
+    <w:rsid w:val="00A420FF"/>
     <w:rsid w:val="00A92DD8"/>
     <w:rsid w:val="00AC67DA"/>
     <w:rsid w:val="00AD50FE"/>
     <w:rsid w:val="00AE5F73"/>
     <w:rsid w:val="00AF45C6"/>
     <w:rsid w:val="00B167CC"/>
     <w:rsid w:val="00B91EA3"/>
     <w:rsid w:val="00BB6499"/>
     <w:rsid w:val="00BC34F9"/>
     <w:rsid w:val="00C34E47"/>
     <w:rsid w:val="00C54023"/>
     <w:rsid w:val="00C55169"/>
     <w:rsid w:val="00C879DA"/>
     <w:rsid w:val="00CB4F79"/>
     <w:rsid w:val="00CD40C4"/>
     <w:rsid w:val="00CF169C"/>
     <w:rsid w:val="00D23043"/>
     <w:rsid w:val="00D259D7"/>
     <w:rsid w:val="00D54479"/>
     <w:rsid w:val="00D76A7D"/>
     <w:rsid w:val="00D77805"/>
     <w:rsid w:val="00DB0DF9"/>
     <w:rsid w:val="00DE494F"/>
     <w:rsid w:val="00DE5303"/>
     <w:rsid w:val="00E03E53"/>
@@ -8289,34 +8251,30 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{301f0dec-12af-45a5-bb14-a1b88afcee15}" enabled="0" method="" siteId="{301f0dec-12af-45a5-bb14-a1b88afcee15}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <lastPrinted>2026-07-15T07:00:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-08-12T07:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>